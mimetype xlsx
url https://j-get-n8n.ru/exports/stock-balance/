--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -559,114 +559,114 @@
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>JGET100001PERKLIC</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Переключатель круглый KCD11 23 мм 3-контактный</t>
         </is>
       </c>
       <c r="C3" s="3" t="n">
         <v>4.23</v>
       </c>
       <c r="D3" s="3" t="n">
         <v>1.27</v>
       </c>
       <c r="E3" s="3" t="n">
         <v>5.5</v>
       </c>
       <c r="F3" s="2" t="n">
         <v>103</v>
       </c>
       <c r="G3" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H3" s="2" t="n">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>JGET10001BAT1</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Батарейный отсек для аккумуляторов 18650 с креплением на макетную плату. 2 батарейки J-get</t>
         </is>
       </c>
       <c r="C4" s="3" t="n">
         <v>16.54</v>
       </c>
       <c r="D4" s="3" t="n">
         <v>4.96</v>
       </c>
       <c r="E4" s="3" t="n">
         <v>21.5</v>
       </c>
       <c r="F4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="G4" s="2" t="n">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>JGET10001BATEK</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Батарейный отсек для аккумуляторов 18650 с креплением на макетную плату. 1 батарейки J-get</t>
         </is>
       </c>
       <c r="C5" s="3" t="n">
         <v>6.92</v>
       </c>
       <c r="D5" s="3" t="n">
         <v>2.08</v>
       </c>
       <c r="E5" s="3" t="n">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="n">
         <v>336</v>
       </c>
       <c r="G5" s="2" t="n">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>375</v>
+        <v>366</v>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>JGET10001BMS4S</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>4S 14.8V 18650 BMS защитная плата для литий-ионных аккумуляторов</t>
         </is>
       </c>
       <c r="C6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="2" t="n">
         <v>0</v>
       </c>
@@ -679,54 +679,54 @@
     </row>
     <row r="7" ht="22" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>JGET10001BMSS2</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>BMS S2 защитная плата для литиевых аккумуляторов</t>
         </is>
       </c>
       <c r="C7" s="3" t="n">
         <v>85.8</v>
       </c>
       <c r="D7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="3" t="n">
         <v>85.8</v>
       </c>
       <c r="F7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="2" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" ht="22" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>JGET10001ElctroInsturment</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Электротвертка 2</t>
         </is>
       </c>
       <c r="C8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="2" t="n">
         <v>0</v>
       </c>
@@ -769,54 +769,54 @@
     </row>
     <row r="10" ht="22" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT11</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Универсальное зарядное устройство на 10 разъемов</t>
         </is>
       </c>
       <c r="C10" s="3" t="n">
         <v>408</v>
       </c>
       <c r="D10" s="3" t="n">
         <v>122.4</v>
       </c>
       <c r="E10" s="3" t="n">
         <v>530.4</v>
       </c>
       <c r="F10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="G10" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="H10" s="2" t="n">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="11" ht="22" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT12</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Провод для зарядки</t>
         </is>
       </c>
       <c r="C11" s="3" t="n">
         <v>8.380000000000001</v>
       </c>
       <c r="D11" s="3" t="n">
         <v>2.52</v>
       </c>
       <c r="E11" s="3" t="n">
         <v>10.9</v>
       </c>
       <c r="F11" s="2" t="n">
         <v>49</v>
       </c>
@@ -919,84 +919,84 @@
     </row>
     <row r="15" ht="22" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT17</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Батарейка таблетка</t>
         </is>
       </c>
       <c r="C15" s="3" t="n">
         <v>3.62</v>
       </c>
       <c r="D15" s="3" t="n">
         <v>1.08</v>
       </c>
       <c r="E15" s="3" t="n">
         <v>4.7</v>
       </c>
       <c r="F15" s="2" t="n">
         <v>952</v>
       </c>
       <c r="G15" s="2" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2" t="n">
-        <v>969</v>
+        <v>952</v>
       </c>
     </row>
     <row r="16" ht="22" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT18</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Батарейный блок для таблетки</t>
         </is>
       </c>
       <c r="C16" s="3" t="n">
         <v>1.23</v>
       </c>
       <c r="D16" s="3" t="n">
         <v>0.37</v>
       </c>
       <c r="E16" s="3" t="n">
         <v>1.6</v>
       </c>
       <c r="F16" s="2" t="n">
         <v>940</v>
       </c>
       <c r="G16" s="2" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H16" s="2" t="n">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="17" ht="22" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT19</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Разъем для питания type-c</t>
         </is>
       </c>
       <c r="C17" s="3" t="n">
         <v>9</v>
       </c>
       <c r="D17" s="3" t="n">
         <v>2.7</v>
       </c>
       <c r="E17" s="3" t="n">
         <v>11.7</v>
       </c>
       <c r="F17" s="2" t="n">
         <v>952</v>
       </c>
@@ -1009,264 +1009,264 @@
     </row>
     <row r="18" ht="22" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT2</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Устойчивый к высоким температурам губка, хлопковый прямоугольный круглый квадрат</t>
         </is>
       </c>
       <c r="C18" s="3" t="n">
         <v>38.38</v>
       </c>
       <c r="D18" s="3" t="n">
         <v>11.52</v>
       </c>
       <c r="E18" s="3" t="n">
         <v>49.9</v>
       </c>
       <c r="F18" s="2" t="n">
         <v>74</v>
       </c>
       <c r="G18" s="2" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="H18" s="2" t="n">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" ht="22" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT20</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Концевик</t>
         </is>
       </c>
       <c r="C19" s="3" t="n">
         <v>1.92</v>
       </c>
       <c r="D19" s="3" t="n">
         <v>0.58</v>
       </c>
       <c r="E19" s="3" t="n">
         <v>2.5</v>
       </c>
       <c r="F19" s="2" t="n">
         <v>100</v>
       </c>
       <c r="G19" s="2" t="n">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H19" s="2" t="n">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="20" ht="22" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT21</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Батарейный блок 3 батарейки</t>
         </is>
       </c>
       <c r="C20" s="3" t="n">
         <v>6.38</v>
       </c>
       <c r="D20" s="3" t="n">
         <v>1.92</v>
       </c>
       <c r="E20" s="3" t="n">
         <v>8.300000000000001</v>
       </c>
       <c r="F20" s="2" t="n">
         <v>265</v>
       </c>
       <c r="G20" s="2" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2" t="n">
-        <v>277</v>
+        <v>265</v>
       </c>
     </row>
     <row r="21" ht="22" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT22</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>Батарейный блок 4 батарейки</t>
         </is>
       </c>
       <c r="C21" s="3" t="n">
         <v>8.31</v>
       </c>
       <c r="D21" s="3" t="n">
         <v>2.49</v>
       </c>
       <c r="E21" s="3" t="n">
         <v>10.8</v>
       </c>
       <c r="F21" s="2" t="n">
         <v>145</v>
       </c>
       <c r="G21" s="2" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2" t="n">
-        <v>167</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22" ht="22" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT24</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Мультиметр</t>
         </is>
       </c>
       <c r="C22" s="3" t="n">
         <v>237.62</v>
       </c>
       <c r="D22" s="3" t="n">
         <v>71.28</v>
       </c>
       <c r="E22" s="3" t="n">
         <v>308.9</v>
       </c>
       <c r="F22" s="2" t="n">
         <v>34</v>
       </c>
       <c r="G22" s="2" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="H22" s="2" t="n">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" ht="22" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT25</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Отвертка со сменными носатками</t>
         </is>
       </c>
       <c r="C23" s="3" t="n">
         <v>44.54</v>
       </c>
       <c r="D23" s="3" t="n">
         <v>13.36</v>
       </c>
       <c r="E23" s="3" t="n">
         <v>57.9</v>
       </c>
       <c r="F23" s="2" t="n">
         <v>64</v>
       </c>
       <c r="G23" s="2" t="n">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H23" s="2" t="n">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" ht="22" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT26</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>Электроотвертка</t>
         </is>
       </c>
       <c r="C24" s="3" t="n">
         <v>540</v>
       </c>
       <c r="D24" s="3" t="n">
         <v>162</v>
       </c>
       <c r="E24" s="3" t="n">
         <v>702</v>
       </c>
       <c r="F24" s="2" t="n">
         <v>37</v>
       </c>
       <c r="G24" s="2" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H24" s="2" t="n">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="25" ht="22" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT28</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Электротвертка</t>
         </is>
       </c>
       <c r="C25" s="3" t="n">
         <v>1513.2</v>
       </c>
       <c r="D25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E25" s="3" t="n">
         <v>1513.2</v>
       </c>
       <c r="F25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="2" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H25" s="2" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" ht="22" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT29</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Плоскогубцы</t>
         </is>
       </c>
       <c r="C26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F26" s="2" t="n">
         <v>0</v>
       </c>
@@ -1339,114 +1339,114 @@
     </row>
     <row r="29" ht="22" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT31</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>Понижающий преобразователь XL4015</t>
         </is>
       </c>
       <c r="C29" s="3" t="n">
         <v>54</v>
       </c>
       <c r="D29" s="3" t="n">
         <v>16.2</v>
       </c>
       <c r="E29" s="3" t="n">
         <v>70.2</v>
       </c>
       <c r="F29" s="2" t="n">
         <v>64</v>
       </c>
       <c r="G29" s="2" t="n">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="H29" s="2" t="n">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" ht="22" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT32</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>ЧИП bms s3</t>
         </is>
       </c>
       <c r="C30" s="3" t="n">
         <v>18.15</v>
       </c>
       <c r="D30" s="3" t="n">
         <v>5.45</v>
       </c>
       <c r="E30" s="3" t="n">
         <v>23.6</v>
       </c>
       <c r="F30" s="2" t="n">
         <v>124</v>
       </c>
       <c r="G30" s="2" t="n">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="H30" s="2" t="n">
-        <v>157</v>
+        <v>144</v>
       </c>
     </row>
     <row r="31" ht="22" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT33</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>PWM Шим 10а 1803BK 1 203BK</t>
         </is>
       </c>
       <c r="C31" s="3" t="n">
         <v>28.23</v>
       </c>
       <c r="D31" s="3" t="n">
         <v>8.470000000000001</v>
       </c>
       <c r="E31" s="3" t="n">
         <v>36.7</v>
       </c>
       <c r="F31" s="2" t="n">
         <v>64</v>
       </c>
       <c r="G31" s="2" t="n">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="H31" s="2" t="n">
-        <v>99</v>
+        <v>87</v>
       </c>
     </row>
     <row r="32" ht="22" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT34</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>2600 mAh Li-ion аккумулятор 18650 J-get</t>
         </is>
       </c>
       <c r="C32" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F32" s="2" t="n">
         <v>0</v>
       </c>
@@ -1519,114 +1519,114 @@
     </row>
     <row r="35" ht="22" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT37</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>DC3-24V электродвигатель постоянного тока для моделирования</t>
         </is>
       </c>
       <c r="C35" s="3" t="n">
         <v>96.92</v>
       </c>
       <c r="D35" s="3" t="n">
         <v>29.08</v>
       </c>
       <c r="E35" s="3" t="n">
         <v>126</v>
       </c>
       <c r="F35" s="2" t="n">
         <v>64</v>
       </c>
       <c r="G35" s="2" t="n">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="H35" s="2" t="n">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" ht="22" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT39</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>Мини мобильная USB маленькая лампа</t>
         </is>
       </c>
       <c r="C36" s="3" t="n">
         <v>6.85</v>
       </c>
       <c r="D36" s="3" t="n">
         <v>2.05</v>
       </c>
       <c r="E36" s="3" t="n">
         <v>8.9</v>
       </c>
       <c r="F36" s="2" t="n">
         <v>12</v>
       </c>
       <c r="G36" s="2" t="n">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H36" s="2" t="n">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" ht="22" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT4</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>Паста для чистки жал</t>
         </is>
       </c>
       <c r="C37" s="3" t="n">
         <v>91.31</v>
       </c>
       <c r="D37" s="3" t="n">
         <v>27.39</v>
       </c>
       <c r="E37" s="3" t="n">
         <v>118.7</v>
       </c>
       <c r="F37" s="2" t="n">
         <v>53</v>
       </c>
       <c r="G37" s="2" t="n">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H37" s="2" t="n">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="38" ht="22" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT40</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Набор для блютуз колонки</t>
         </is>
       </c>
       <c r="C38" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F38" s="2" t="n">
         <v>0</v>
       </c>
@@ -1669,84 +1669,84 @@
     </row>
     <row r="40" ht="22" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT42</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>Зарядник аккумуляторов 26650 18650USB 4.2V</t>
         </is>
       </c>
       <c r="C40" s="3" t="n">
         <v>72</v>
       </c>
       <c r="D40" s="3" t="n">
         <v>21.6</v>
       </c>
       <c r="E40" s="3" t="n">
         <v>93.59999999999999</v>
       </c>
       <c r="F40" s="2" t="n">
         <v>75</v>
       </c>
       <c r="G40" s="2" t="n">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H40" s="2" t="n">
-        <v>95</v>
+        <v>87</v>
       </c>
     </row>
     <row r="41" ht="22" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT5</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>Железная губка в шарике для чистки жала паяльника</t>
         </is>
       </c>
       <c r="C41" s="3" t="n">
         <v>56.38</v>
       </c>
       <c r="D41" s="3" t="n">
         <v>16.92</v>
       </c>
       <c r="E41" s="3" t="n">
         <v>73.3</v>
       </c>
       <c r="F41" s="2" t="n">
         <v>76</v>
       </c>
       <c r="G41" s="2" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H41" s="2" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="42" ht="22" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT6</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>Термостойкий коврик для пайки</t>
         </is>
       </c>
       <c r="C42" s="3" t="n">
         <v>35.85</v>
       </c>
       <c r="D42" s="3" t="n">
         <v>10.75</v>
       </c>
       <c r="E42" s="3" t="n">
         <v>46.6</v>
       </c>
       <c r="F42" s="2" t="n">
         <v>100</v>
       </c>
@@ -1789,114 +1789,114 @@
     </row>
     <row r="44" ht="22" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>JGET10001INSTRUMENT8</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>Паяльный фен</t>
         </is>
       </c>
       <c r="C44" s="3" t="n">
         <v>840</v>
       </c>
       <c r="D44" s="3" t="n">
         <v>252</v>
       </c>
       <c r="E44" s="3" t="n">
         <v>1092</v>
       </c>
       <c r="F44" s="2" t="n">
         <v>8</v>
       </c>
       <c r="G44" s="2" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H44" s="2" t="n">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" ht="22" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>JGET10001LED500SET</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>Светодиоды 5 мм набор 500 шт (5 цветов по 100 шт). J-get</t>
         </is>
       </c>
       <c r="C45" s="3" t="n">
         <v>217.46</v>
       </c>
       <c r="D45" s="3" t="n">
         <v>65.23999999999999</v>
       </c>
       <c r="E45" s="3" t="n">
         <v>282.7</v>
       </c>
       <c r="F45" s="2" t="n">
         <v>48</v>
       </c>
       <c r="G45" s="2" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="H45" s="2" t="n">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="46" ht="22" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>JGET10001PAlANIK</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>Электрический паяльник с регулировкой температуры и цифровым дисплеем (60 Вт)</t>
         </is>
       </c>
       <c r="C46" s="3" t="n">
         <v>426</v>
       </c>
       <c r="D46" s="3" t="n">
         <v>127.8</v>
       </c>
       <c r="E46" s="3" t="n">
         <v>553.8</v>
       </c>
       <c r="F46" s="2" t="n">
         <v>26</v>
       </c>
       <c r="G46" s="2" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H46" s="2" t="n">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="47" ht="22" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>JGET10001Perekluchik2</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KCD4 6-контактный 3-зубчатый самовозврат</t>
         </is>
       </c>
       <c r="C47" s="3" t="n">
         <v>10.77</v>
       </c>
       <c r="D47" s="3" t="n">
         <v>3.23</v>
       </c>
       <c r="E47" s="3" t="n">
         <v>14</v>
       </c>
       <c r="F47" s="2" t="n">
         <v>28</v>
       </c>
@@ -1909,174 +1909,174 @@
     </row>
     <row r="48" ht="22" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT1</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 10R</t>
         </is>
       </c>
       <c r="C48" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E48" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G48" s="2" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="H48" s="2" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="49" ht="22" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT10</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 470R</t>
         </is>
       </c>
       <c r="C49" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="2" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="H49" s="2" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="50" ht="22" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT11</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 510R</t>
         </is>
       </c>
       <c r="C50" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E50" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H50" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" ht="22" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT12</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 680R</t>
         </is>
       </c>
       <c r="C51" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E51" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="2" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H51" s="2" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" ht="22" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT13</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 1K</t>
         </is>
       </c>
       <c r="C52" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E52" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H52" s="2" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" ht="22" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT14</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 2K</t>
         </is>
       </c>
       <c r="C53" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F53" s="2" t="n">
         <v>0</v>
       </c>
@@ -2089,84 +2089,84 @@
     </row>
     <row r="54" ht="22" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT15</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 2K2</t>
         </is>
       </c>
       <c r="C54" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E54" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G54" s="2" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="H54" s="2" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" ht="22" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT16</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 3K3</t>
         </is>
       </c>
       <c r="C55" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H55" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" ht="22" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT17</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 4K7</t>
         </is>
       </c>
       <c r="C56" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D56" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E56" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F56" s="2" t="n">
         <v>0</v>
       </c>
@@ -2179,114 +2179,114 @@
     </row>
     <row r="57" ht="22" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT18</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 5K1</t>
         </is>
       </c>
       <c r="C57" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D57" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="2" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="H57" s="2" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="58" ht="22" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT19</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 6K8</t>
         </is>
       </c>
       <c r="C58" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E58" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G58" s="2" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="H58" s="2" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59" ht="22" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT2</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 22R</t>
         </is>
       </c>
       <c r="C59" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D59" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E59" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="2" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="H59" s="2" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="60" ht="22" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT20</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 10K</t>
         </is>
       </c>
       <c r="C60" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D60" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E60" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F60" s="2" t="n">
         <v>0</v>
       </c>
@@ -2299,414 +2299,414 @@
     </row>
     <row r="61" ht="22" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT21</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 20K</t>
         </is>
       </c>
       <c r="C61" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D61" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E61" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="2" t="n">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H61" s="2" t="n">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" ht="22" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT22</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 47K</t>
         </is>
       </c>
       <c r="C62" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D62" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E62" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G62" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H62" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" ht="22" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT23</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 51K</t>
         </is>
       </c>
       <c r="C63" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D63" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E63" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="2" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H63" s="2" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" ht="22" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT24</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 68K</t>
         </is>
       </c>
       <c r="C64" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D64" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E64" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G64" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H64" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" ht="22" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT25</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 100K</t>
         </is>
       </c>
       <c r="C65" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D65" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E65" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="2" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="H65" s="2" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="66" ht="22" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT26</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 220K</t>
         </is>
       </c>
       <c r="C66" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E66" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H66" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" ht="22" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT27</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 300K</t>
         </is>
       </c>
       <c r="C67" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D67" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E67" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G67" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H67" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="68" ht="22" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT28</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 680K</t>
         </is>
       </c>
       <c r="C68" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D68" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E68" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G68" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H68" s="2" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="69" ht="22" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT29</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 1М</t>
         </is>
       </c>
       <c r="C69" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D69" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E69" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="2" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H69" s="2" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" ht="22" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT3</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 47R</t>
         </is>
       </c>
       <c r="C70" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D70" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E70" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G70" s="2" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="H70" s="2" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71" ht="22" customHeight="1">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT4</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 100R</t>
         </is>
       </c>
       <c r="C71" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D71" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E71" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G71" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H71" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" ht="22" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT5</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 150R</t>
         </is>
       </c>
       <c r="C72" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D72" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E72" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G72" s="2" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="H72" s="2" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="73" ht="22" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT6</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 200R</t>
         </is>
       </c>
       <c r="C73" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D73" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E73" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G73" s="2" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H73" s="2" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74" ht="22" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT7</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 220R</t>
         </is>
       </c>
       <c r="C74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F74" s="2" t="n">
         <v>0</v>
       </c>
@@ -2719,174 +2719,174 @@
     </row>
     <row r="75" ht="22" customHeight="1">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT77</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 470К</t>
         </is>
       </c>
       <c r="C75" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D75" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E75" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G75" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H75" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" ht="22" customHeight="1">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT8</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 270R</t>
         </is>
       </c>
       <c r="C76" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D76" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E76" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G76" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H76" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="77" ht="22" customHeight="1">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>JGET10001RSIT9</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>Резисторы 10 шт 330R</t>
         </is>
       </c>
       <c r="C77" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="D77" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E77" s="3" t="n">
         <v>2.3</v>
       </c>
       <c r="F77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="2" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H77" s="2" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" ht="22" customHeight="1">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>JGET10001STRIPPER</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>Многофункциональный автоматический стриппер (клещи для снятия изоляции)</t>
         </is>
       </c>
       <c r="C78" s="3" t="n">
         <v>300</v>
       </c>
       <c r="D78" s="3" t="n">
         <v>90</v>
       </c>
       <c r="E78" s="3" t="n">
         <v>390</v>
       </c>
       <c r="F78" s="2" t="n">
         <v>7</v>
       </c>
       <c r="G78" s="2" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H78" s="2" t="n">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" ht="22" customHeight="1">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>JGET1000PLATO</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>Кусачки-бокорезы PLATO 170</t>
         </is>
       </c>
       <c r="C79" s="3" t="n">
         <v>33.46</v>
       </c>
       <c r="D79" s="3" t="n">
         <v>10.04</v>
       </c>
       <c r="E79" s="3" t="n">
         <v>43.5</v>
       </c>
       <c r="F79" s="2" t="n">
         <v>128</v>
       </c>
       <c r="G79" s="2" t="n">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="H79" s="2" t="n">
-        <v>159</v>
+        <v>140</v>
       </c>
     </row>
     <row r="80" ht="22" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>JGET100112B3A</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>Блок питания 12В, 3А</t>
         </is>
       </c>
       <c r="C80" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D80" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E80" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F80" s="2" t="n">
         <v>0</v>
       </c>
@@ -2899,234 +2899,234 @@
     </row>
     <row r="81" ht="22" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>JGET10011602</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>Символьный дисплей 1602 + I2C конвертер (распаян) - CИНИЙ. J-get</t>
         </is>
       </c>
       <c r="C81" s="3" t="n">
         <v>83.15000000000001</v>
       </c>
       <c r="D81" s="3" t="n">
         <v>24.95</v>
       </c>
       <c r="E81" s="3" t="n">
         <v>108.1</v>
       </c>
       <c r="F81" s="2" t="n">
         <v>52</v>
       </c>
       <c r="G81" s="2" t="n">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="H81" s="2" t="n">
-        <v>94</v>
+        <v>77</v>
       </c>
     </row>
     <row r="82" ht="22" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>JGET10011803BK</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>1803BK, ШИМ Регулятор скорости вращения двигателя постоянного тока 30W</t>
         </is>
       </c>
       <c r="C82" s="3" t="n">
         <v>22.08</v>
       </c>
       <c r="D82" s="3" t="n">
         <v>6.62</v>
       </c>
       <c r="E82" s="3" t="n">
         <v>28.7</v>
       </c>
       <c r="F82" s="2" t="n">
         <v>112</v>
       </c>
       <c r="G82" s="2" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H82" s="2" t="n">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="83" ht="22" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>JGET100122030</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>Паяльник - пистолет 220v 30w/70w двухрежимный 30вт/70вт. J-get</t>
         </is>
       </c>
       <c r="C83" s="3" t="n">
         <v>108</v>
       </c>
       <c r="D83" s="3" t="n">
         <v>32.4</v>
       </c>
       <c r="E83" s="3" t="n">
         <v>140.4</v>
       </c>
       <c r="F83" s="2" t="n">
         <v>32</v>
       </c>
       <c r="G83" s="2" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="H83" s="2" t="n">
-        <v>49</v>
+        <v>38</v>
       </c>
     </row>
     <row r="84" ht="22" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>JGET10012АА</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>Держатель для батарей 2АА с проводами, батареечный блок. J-get</t>
         </is>
       </c>
       <c r="C84" s="3" t="n">
         <v>8.380000000000001</v>
       </c>
       <c r="D84" s="3" t="n">
         <v>2.52</v>
       </c>
       <c r="E84" s="3" t="n">
         <v>10.9</v>
       </c>
       <c r="F84" s="2" t="n">
         <v>1580</v>
       </c>
       <c r="G84" s="2" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H84" s="2" t="n">
-        <v>1587</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="85" ht="22" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>JGET1001330V</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>3-30V 0,28 дюймов светодиодный цифровой дисплей вольтметр</t>
         </is>
       </c>
       <c r="C85" s="3" t="n">
         <v>23.15</v>
       </c>
       <c r="D85" s="3" t="n">
         <v>6.95</v>
       </c>
       <c r="E85" s="3" t="n">
         <v>30.1</v>
       </c>
       <c r="F85" s="2" t="n">
         <v>28</v>
       </c>
       <c r="G85" s="2" t="n">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="H85" s="2" t="n">
-        <v>128</v>
+        <v>98</v>
       </c>
     </row>
     <row r="86" ht="22" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>JGET10018650DIY</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>Модуль Power Bank на базе аккумуляторов 18650 DIY</t>
         </is>
       </c>
       <c r="C86" s="3" t="n">
         <v>39</v>
       </c>
       <c r="D86" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E86" s="3" t="n">
         <v>39</v>
       </c>
       <c r="F86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G86" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H86" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87" ht="22" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>JGET1001AKUMCHPI</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>Li-Ion Аккумулятор 18650 Panasonic 2600 mAh NCR18650B c пимпочкой. J-get</t>
         </is>
       </c>
       <c r="C87" s="3" t="n">
         <v>33.62</v>
       </c>
       <c r="D87" s="3" t="n">
         <v>10.08</v>
       </c>
       <c r="E87" s="3" t="n">
         <v>43.7</v>
       </c>
       <c r="F87" s="2" t="n">
         <v>98</v>
       </c>
       <c r="G87" s="2" t="n">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="H87" s="2" t="n">
-        <v>129</v>
+        <v>117</v>
       </c>
     </row>
     <row r="88" ht="22" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>JGET1001AYZ0202</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>Модуль движкового переключателя для Arduino Lilypad AYZ0202. 5шт</t>
         </is>
       </c>
       <c r="C88" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D88" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E88" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F88" s="2" t="n">
         <v>0</v>
       </c>
@@ -3199,114 +3199,114 @@
     </row>
     <row r="91" ht="22" customHeight="1">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>JGET1001CONSTRUCT4</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>Конструктор для детей из дерева Шагоход</t>
         </is>
       </c>
       <c r="C91" s="3" t="n">
         <v>62.4</v>
       </c>
       <c r="D91" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E91" s="3" t="n">
         <v>62.4</v>
       </c>
       <c r="F91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G91" s="2" t="n">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H91" s="2" t="n">
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="92" ht="22" customHeight="1">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>JGET1001CONSTRUCT5</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>Конструктор для детей из дерева Спирограф</t>
         </is>
       </c>
       <c r="C92" s="3" t="n">
         <v>93.59999999999999</v>
       </c>
       <c r="D92" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E92" s="3" t="n">
         <v>93.59999999999999</v>
       </c>
       <c r="F92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="2" t="n">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="H92" s="2" t="n">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="93" ht="22" customHeight="1">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>JGET1001CONSTRUCT6</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>Конструктор для детей из дерева Колесо обозрения</t>
         </is>
       </c>
       <c r="C93" s="3" t="n">
         <v>93.59999999999999</v>
       </c>
       <c r="D93" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E93" s="3" t="n">
         <v>93.59999999999999</v>
       </c>
       <c r="F93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G93" s="2" t="n">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H93" s="2" t="n">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" ht="22" customHeight="1">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>JGET1001CONSTRUCT7</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>Конструктор для детей из дерева Лифт</t>
         </is>
       </c>
       <c r="C94" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D94" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E94" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F94" s="2" t="n">
         <v>0</v>
       </c>
@@ -3319,114 +3319,114 @@
     </row>
     <row r="95" ht="22" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>JGET1001CTANCIAPAIL</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>Паяльник ZD-927 с керамическим нагревателем и блоком питания J-get</t>
         </is>
       </c>
       <c r="C95" s="3" t="n">
         <v>1320</v>
       </c>
       <c r="D95" s="3" t="n">
         <v>396</v>
       </c>
       <c r="E95" s="3" t="n">
         <v>1716</v>
       </c>
       <c r="F95" s="2" t="n">
         <v>71</v>
       </c>
       <c r="G95" s="2" t="n">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H95" s="2" t="n">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="96" ht="22" customHeight="1">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>JGET1001DIOD</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t>Желтые светодиоды 5мм 10 шт. J-get</t>
         </is>
       </c>
       <c r="C96" s="3" t="n">
         <v>1.6</v>
       </c>
       <c r="D96" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E96" s="3" t="n">
         <v>1.6</v>
       </c>
       <c r="F96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G96" s="2" t="n">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H96" s="2" t="n">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" ht="22" customHeight="1">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>JGET1001DIY</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>Модуль для повербанка DIY Power bank, Type-C</t>
         </is>
       </c>
       <c r="C97" s="3" t="n">
         <v>23.54</v>
       </c>
       <c r="D97" s="3" t="n">
         <v>7.06</v>
       </c>
       <c r="E97" s="3" t="n">
         <v>30.6</v>
       </c>
       <c r="F97" s="2" t="n">
         <v>53</v>
       </c>
       <c r="G97" s="2" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H97" s="2" t="n">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="98" ht="22" customHeight="1">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>JGET1001ENCODE</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>Модуль Энкодера EM-407 KY 040, 5В</t>
         </is>
       </c>
       <c r="C98" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D98" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E98" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F98" s="2" t="n">
         <v>0</v>
       </c>
@@ -3439,54 +3439,54 @@
     </row>
     <row r="99" ht="22" customHeight="1">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>JGET1001GM</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>Мотор-редуктор Gear Motor 48:1, ТТ желтый мотор. J-get</t>
         </is>
       </c>
       <c r="C99" s="3" t="n">
         <v>19.23</v>
       </c>
       <c r="D99" s="3" t="n">
         <v>5.77</v>
       </c>
       <c r="E99" s="3" t="n">
         <v>25</v>
       </c>
       <c r="F99" s="2" t="n">
         <v>336</v>
       </c>
       <c r="G99" s="2" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H99" s="2" t="n">
-        <v>345</v>
+        <v>336</v>
       </c>
     </row>
     <row r="100" ht="22" customHeight="1">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>JGET1001GM190</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>Мотор-редуктор TT Gear Motor 1:90 прямой с двухсторонним валом</t>
         </is>
       </c>
       <c r="C100" s="3" t="n">
         <v>85.8</v>
       </c>
       <c r="D100" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E100" s="3" t="n">
         <v>85.8</v>
       </c>
       <c r="F100" s="2" t="n">
         <v>0</v>
       </c>
@@ -3499,54 +3499,54 @@
     </row>
     <row r="101" ht="22" customHeight="1">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>JGET1001GNEZDO</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>Разъем питания гнездо с клеммной колодкой. J-get</t>
         </is>
       </c>
       <c r="C101" s="3" t="n">
         <v>3.62</v>
       </c>
       <c r="D101" s="3" t="n">
         <v>1.08</v>
       </c>
       <c r="E101" s="3" t="n">
         <v>4.7</v>
       </c>
       <c r="F101" s="2" t="n">
         <v>75</v>
       </c>
       <c r="G101" s="2" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="H101" s="2" t="n">
-        <v>96</v>
+        <v>75</v>
       </c>
     </row>
     <row r="102" ht="22" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>JGET1001J5019</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>J5019 Модуль зарядки HW-357 для Li-ion TP4056, Преобразователь повышающий MT3608 2A. J-get</t>
         </is>
       </c>
       <c r="C102" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D102" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E102" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F102" s="2" t="n">
         <v>0</v>
       </c>
@@ -3589,54 +3589,54 @@
     </row>
     <row r="104" ht="22" customHeight="1">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>JGET1001KCD206</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>Шестиконтактный переключатель KCD1-206, круглый, 23 мм</t>
         </is>
       </c>
       <c r="C104" s="3" t="n">
         <v>14.38</v>
       </c>
       <c r="D104" s="3" t="n">
         <v>4.32</v>
       </c>
       <c r="E104" s="3" t="n">
         <v>18.7</v>
       </c>
       <c r="F104" s="2" t="n">
         <v>220</v>
       </c>
       <c r="G104" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H104" s="2" t="n">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="105" ht="22" customHeight="1">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>JGET1001KOLESO</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>Колесо для TT Мотор-редуктора для Arduino. J-get</t>
         </is>
       </c>
       <c r="C105" s="3" t="n">
         <v>12</v>
       </c>
       <c r="D105" s="3" t="n">
         <v>3.6</v>
       </c>
       <c r="E105" s="3" t="n">
         <v>15.6</v>
       </c>
       <c r="F105" s="2" t="n">
         <v>1058</v>
       </c>
@@ -3649,204 +3649,204 @@
     </row>
     <row r="106" ht="22" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>JGET1001LIPO</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>Индикатор заряда ёмкости литий ионных батарей</t>
         </is>
       </c>
       <c r="C106" s="3" t="n">
         <v>26.54</v>
       </c>
       <c r="D106" s="3" t="n">
         <v>7.96</v>
       </c>
       <c r="E106" s="3" t="n">
         <v>34.5</v>
       </c>
       <c r="F106" s="2" t="n">
         <v>283</v>
       </c>
       <c r="G106" s="2" t="n">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="H106" s="2" t="n">
-        <v>314</v>
+        <v>283</v>
       </c>
     </row>
     <row r="107" ht="22" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>JGET1001LM2596S</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>Понижающий преобразователь модуль LM2596S. J-get</t>
         </is>
       </c>
       <c r="C107" s="3" t="n">
         <v>22.54</v>
       </c>
       <c r="D107" s="3" t="n">
         <v>6.76</v>
       </c>
       <c r="E107" s="3" t="n">
         <v>29.3</v>
       </c>
       <c r="F107" s="2" t="n">
         <v>151</v>
       </c>
       <c r="G107" s="2" t="n">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="H107" s="2" t="n">
-        <v>178</v>
+        <v>171</v>
       </c>
     </row>
     <row r="108" ht="22" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>JGET1001MG90S</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>Цифровой сервопривод MG90S Micro Servo. J-get</t>
         </is>
       </c>
       <c r="C108" s="3" t="n">
         <v>84.62</v>
       </c>
       <c r="D108" s="3" t="n">
         <v>25.38</v>
       </c>
       <c r="E108" s="3" t="n">
         <v>110</v>
       </c>
       <c r="F108" s="2" t="n">
         <v>76</v>
       </c>
       <c r="G108" s="2" t="n">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H108" s="2" t="n">
-        <v>101</v>
+        <v>89</v>
       </c>
     </row>
     <row r="109" ht="22" customHeight="1">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>JGET1001MG996R</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>Сервопривод TowerPro MG996R 180</t>
         </is>
       </c>
       <c r="C109" s="3" t="n">
         <v>115.46</v>
       </c>
       <c r="D109" s="3" t="n">
         <v>34.64</v>
       </c>
       <c r="E109" s="3" t="n">
         <v>150.1</v>
       </c>
       <c r="F109" s="2" t="n">
         <v>40</v>
       </c>
       <c r="G109" s="2" t="n">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="H109" s="2" t="n">
-        <v>99</v>
+        <v>74</v>
       </c>
     </row>
     <row r="110" ht="22" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>JGET1001MOTOR130</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>Электродвигатель для моделирования F130</t>
         </is>
       </c>
       <c r="C110" s="3" t="n">
         <v>12</v>
       </c>
       <c r="D110" s="3" t="n">
         <v>3.6</v>
       </c>
       <c r="E110" s="3" t="n">
         <v>15.6</v>
       </c>
       <c r="F110" s="2" t="n">
         <v>29</v>
       </c>
       <c r="G110" s="2" t="n">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="H110" s="2" t="n">
-        <v>51</v>
+        <v>33</v>
       </c>
     </row>
     <row r="111" ht="22" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>JGET1001MT21</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>Aудио усилитель 2.1 ZK-MT21 50Вт*2+100Вт Bluetooth 5.0</t>
         </is>
       </c>
       <c r="C111" s="3" t="n">
         <v>372</v>
       </c>
       <c r="D111" s="3" t="n">
         <v>111.6</v>
       </c>
       <c r="E111" s="3" t="n">
         <v>483.6</v>
       </c>
       <c r="F111" s="2" t="n">
         <v>20</v>
       </c>
       <c r="G111" s="2" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H111" s="2" t="n">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="112" ht="22" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>JGET1001MT2118650</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>2050 mAh Li-ion аккумулятор 18650 и проводами. J-get</t>
         </is>
       </c>
       <c r="C112" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D112" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E112" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F112" s="2" t="n">
         <v>0</v>
       </c>
@@ -3859,114 +3859,114 @@
     </row>
     <row r="113" ht="22" customHeight="1">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>JGET1001MT3608</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>Повышающий DC-DC MT3608 с MicroUSB</t>
         </is>
       </c>
       <c r="C113" s="3" t="n">
         <v>15.23</v>
       </c>
       <c r="D113" s="3" t="n">
         <v>4.57</v>
       </c>
       <c r="E113" s="3" t="n">
         <v>19.8</v>
       </c>
       <c r="F113" s="2" t="n">
         <v>80</v>
       </c>
       <c r="G113" s="2" t="n">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="H113" s="2" t="n">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="114" ht="22" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>JGET1001MUSB</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>Micro USB разъем DIY</t>
         </is>
       </c>
       <c r="C114" s="3" t="n">
         <v>4.77</v>
       </c>
       <c r="D114" s="3" t="n">
         <v>1.43</v>
       </c>
       <c r="E114" s="3" t="n">
         <v>6.2</v>
       </c>
       <c r="F114" s="2" t="n">
         <v>501</v>
       </c>
       <c r="G114" s="2" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="H114" s="2" t="n">
-        <v>513</v>
+        <v>504</v>
       </c>
     </row>
     <row r="115" ht="22" customHeight="1">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>JGET1001NCR1865</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>Li-Ion Аккумулятор 18650 Panasonic 2600 mAh NCR18650B. J-get</t>
         </is>
       </c>
       <c r="C115" s="3" t="n">
         <v>59.38</v>
       </c>
       <c r="D115" s="3" t="n">
         <v>17.82</v>
       </c>
       <c r="E115" s="3" t="n">
         <v>77.2</v>
       </c>
       <c r="F115" s="2" t="n">
         <v>26</v>
       </c>
       <c r="G115" s="2" t="n">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="H115" s="2" t="n">
-        <v>90</v>
+        <v>71</v>
       </c>
     </row>
     <row r="116" ht="22" customHeight="1">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>JGET1001OLED</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>OLED дисплей 0.96 128x64, I2C IIC, белый</t>
         </is>
       </c>
       <c r="C116" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D116" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E116" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F116" s="2" t="n">
         <v>0</v>
       </c>
@@ -4009,54 +4009,54 @@
     </row>
     <row r="118" ht="22" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>JGET1001PAM8403</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>Аудио усилитель PAM8403</t>
         </is>
       </c>
       <c r="C118" s="3" t="n">
         <v>7.92</v>
       </c>
       <c r="D118" s="3" t="n">
         <v>2.38</v>
       </c>
       <c r="E118" s="3" t="n">
         <v>10.3</v>
       </c>
       <c r="F118" s="2" t="n">
         <v>105</v>
       </c>
       <c r="G118" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H118" s="2" t="n">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="119" ht="22" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>JGET1001PAM8610</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>Усилитель цифровой D-класса 2x15Вт на микросхеме PAM8610</t>
         </is>
       </c>
       <c r="C119" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D119" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E119" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F119" s="2" t="n">
         <v>0</v>
       </c>
@@ -4069,54 +4069,54 @@
     </row>
     <row r="120" ht="22" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>JGET1001PULTIK</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>Пульт ИК дистанционного управления 17 кнопок для Arduino (Ардуино). J-get</t>
         </is>
       </c>
       <c r="C120" s="3" t="n">
         <v>129.23</v>
       </c>
       <c r="D120" s="3" t="n">
         <v>38.77</v>
       </c>
       <c r="E120" s="3" t="n">
         <v>168</v>
       </c>
       <c r="F120" s="2" t="n">
         <v>172</v>
       </c>
       <c r="G120" s="2" t="n">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="H120" s="2" t="n">
-        <v>202</v>
+        <v>189</v>
       </c>
     </row>
     <row r="121" ht="22" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>JGET1001RCCONQUER</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>Машина на пульте управления внедорожник 1:16 RC CONQUER</t>
         </is>
       </c>
       <c r="C121" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D121" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E121" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F121" s="2" t="n">
         <v>0</v>
       </c>
@@ -4189,174 +4189,174 @@
     </row>
     <row r="124" ht="22" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>JGET1001TB6612FNG</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>Драйвер двигателя TB6612FNG. J-get</t>
         </is>
       </c>
       <c r="C124" s="3" t="n">
         <v>55.23</v>
       </c>
       <c r="D124" s="3" t="n">
         <v>16.57</v>
       </c>
       <c r="E124" s="3" t="n">
         <v>71.8</v>
       </c>
       <c r="F124" s="2" t="n">
         <v>79</v>
       </c>
       <c r="G124" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H124" s="2" t="n">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="125" ht="22" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>JGET1001TCRT5000</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>Датчик линии TCRT5000, настраиваемый, J-get</t>
         </is>
       </c>
       <c r="C125" s="3" t="n">
         <v>15.23</v>
       </c>
       <c r="D125" s="3" t="n">
         <v>4.57</v>
       </c>
       <c r="E125" s="3" t="n">
         <v>19.8</v>
       </c>
       <c r="F125" s="2" t="n">
         <v>64</v>
       </c>
       <c r="G125" s="2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H125" s="2" t="n">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="126" ht="22" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>JGET1001TERMOTRYB</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>Набор термоусадочных трубок</t>
         </is>
       </c>
       <c r="C126" s="3" t="n">
         <v>103.23</v>
       </c>
       <c r="D126" s="3" t="n">
         <v>30.97</v>
       </c>
       <c r="E126" s="3" t="n">
         <v>134.2</v>
       </c>
       <c r="F126" s="2" t="n">
         <v>48</v>
       </c>
       <c r="G126" s="2" t="n">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H126" s="2" t="n">
-        <v>91</v>
+        <v>74</v>
       </c>
     </row>
     <row r="127" ht="22" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>JGET1001TP4056</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>TP4056 Модуль зарядки для Li-ion аккумуляторов, с защитой, 2 шт, J-Get</t>
         </is>
       </c>
       <c r="C127" s="3" t="n">
         <v>14.38</v>
       </c>
       <c r="D127" s="3" t="n">
         <v>4.32</v>
       </c>
       <c r="E127" s="3" t="n">
         <v>18.7</v>
       </c>
       <c r="F127" s="2" t="n">
         <v>257</v>
       </c>
       <c r="G127" s="2" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H127" s="2" t="n">
-        <v>261</v>
+        <v>258</v>
       </c>
     </row>
     <row r="128" ht="22" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>JGET1001TPA3110</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>Плата усилителя звука TPA3110, XH-A232</t>
         </is>
       </c>
       <c r="C128" s="3" t="n">
         <v>60.1</v>
       </c>
       <c r="D128" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E128" s="3" t="n">
         <v>60.1</v>
       </c>
       <c r="F128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G128" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H128" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="129" ht="22" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>JGET1001TTP223</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>Сенсорная кнопка TTP223</t>
         </is>
       </c>
       <c r="C129" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D129" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E129" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F129" s="2" t="n">
         <v>0</v>
       </c>
@@ -4399,54 +4399,54 @@
     </row>
     <row r="131" ht="22" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>JGET1001USBDIY</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>USB разъем DIY</t>
         </is>
       </c>
       <c r="C131" s="3" t="n">
         <v>4.77</v>
       </c>
       <c r="D131" s="3" t="n">
         <v>1.43</v>
       </c>
       <c r="E131" s="3" t="n">
         <v>6.2</v>
       </c>
       <c r="F131" s="2" t="n">
         <v>102</v>
       </c>
       <c r="G131" s="2" t="n">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H131" s="2" t="n">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="132" ht="22" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>JGET1001XYBTMINI</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>Модуль MP3 Bluetooth XY BT MINI</t>
         </is>
       </c>
       <c r="C132" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D132" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E132" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F132" s="2" t="n">
         <v>0</v>
       </c>
@@ -4459,144 +4459,144 @@
     </row>
     <row r="133" ht="22" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>JGET1001ZD20A</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>ZD-20A Паяльник 12V 8W. J-get</t>
         </is>
       </c>
       <c r="C133" s="3" t="n">
         <v>264</v>
       </c>
       <c r="D133" s="3" t="n">
         <v>79.2</v>
       </c>
       <c r="E133" s="3" t="n">
         <v>343.2</v>
       </c>
       <c r="F133" s="2" t="n">
         <v>107</v>
       </c>
       <c r="G133" s="2" t="n">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H133" s="2" t="n">
-        <v>153</v>
+        <v>136</v>
       </c>
     </row>
     <row r="134" ht="22" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>JGET1001ZK152</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>ШИМ регулятор скорости мотора. J-get</t>
         </is>
       </c>
       <c r="C134" s="3" t="n">
         <v>28.77</v>
       </c>
       <c r="D134" s="3" t="n">
         <v>8.630000000000001</v>
       </c>
       <c r="E134" s="3" t="n">
         <v>37.4</v>
       </c>
       <c r="F134" s="2" t="n">
         <v>100</v>
       </c>
       <c r="G134" s="2" t="n">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="H134" s="2" t="n">
-        <v>146</v>
+        <v>136</v>
       </c>
     </row>
     <row r="135" ht="22" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>JGET10021TP4056</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>TP4056 Type-C модуль зарядки для Li-ion аккумуляторов с защитой</t>
         </is>
       </c>
       <c r="C135" s="3" t="n">
         <v>5.77</v>
       </c>
       <c r="D135" s="3" t="n">
         <v>1.73</v>
       </c>
       <c r="E135" s="3" t="n">
         <v>7.5</v>
       </c>
       <c r="F135" s="2" t="n">
         <v>220</v>
       </c>
       <c r="G135" s="2" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H135" s="2" t="n">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="136" ht="22" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>JGET10022АА</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>Батарейный блок 2 AA BH325A. J-get</t>
         </is>
       </c>
       <c r="C136" s="3" t="n">
         <v>11.38</v>
       </c>
       <c r="D136" s="3" t="n">
         <v>3.42</v>
       </c>
       <c r="E136" s="3" t="n">
         <v>14.8</v>
       </c>
       <c r="F136" s="2" t="n">
         <v>1880</v>
       </c>
       <c r="G136" s="2" t="n">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="H136" s="2" t="n">
-        <v>1899</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="137" ht="22" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>JGET10028650DIY</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>Модуль для повербанка DIY Power bank</t>
         </is>
       </c>
       <c r="C137" s="3" t="n">
         <v>0</v>
       </c>
       <c r="D137" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E137" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F137" s="2" t="n">
         <v>0</v>
       </c>
@@ -4609,114 +4609,114 @@
     </row>
     <row r="138" ht="22" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>JGET1002DIOD</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>Зеленые светодиоды 5мм 10 шт. J-get</t>
         </is>
       </c>
       <c r="C138" s="3" t="n">
         <v>1.6</v>
       </c>
       <c r="D138" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E138" s="3" t="n">
         <v>1.6</v>
       </c>
       <c r="F138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G138" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H138" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" ht="22" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>JGET1002KCD11</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>Переключатель круглый KCD11 15 мм 2-контактный</t>
         </is>
       </c>
       <c r="C139" s="3" t="n">
         <v>3.46</v>
       </c>
       <c r="D139" s="3" t="n">
         <v>1.04</v>
       </c>
       <c r="E139" s="3" t="n">
         <v>4.5</v>
       </c>
       <c r="F139" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="G139" s="2" t="n">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="H139" s="2" t="n">
-        <v>3949</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="140" ht="22" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>JGET1002MT3608</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>MT3608 модуль, повышающий преобразователь. J-get</t>
         </is>
       </c>
       <c r="C140" s="3" t="n">
         <v>15.23</v>
       </c>
       <c r="D140" s="3" t="n">
         <v>4.57</v>
       </c>
       <c r="E140" s="3" t="n">
         <v>19.8</v>
       </c>
       <c r="F140" s="2" t="n">
         <v>209</v>
       </c>
       <c r="G140" s="2" t="n">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="H140" s="2" t="n">
-        <v>230</v>
+        <v>217</v>
       </c>
     </row>
     <row r="141" ht="22" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>JGET1002RCCONQUER</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>Машина на пульте управления внедорожник 1:16 RC CONQUER</t>
         </is>
       </c>
       <c r="C141" s="3" t="n">
         <v>2736</v>
       </c>
       <c r="D141" s="3" t="n">
         <v>820.8</v>
       </c>
       <c r="E141" s="3" t="n">
         <v>3556.8</v>
       </c>
       <c r="F141" s="2" t="n">
         <v>16</v>
       </c>
@@ -4729,54 +4729,54 @@
     </row>
     <row r="142" ht="22" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>JGET1002SH72</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>Мини-паяльник SH72, с регулировкой температуры, 65 Вт</t>
         </is>
       </c>
       <c r="C142" s="3" t="n">
         <v>1014</v>
       </c>
       <c r="D142" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E142" s="3" t="n">
         <v>1014</v>
       </c>
       <c r="F142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G142" s="2" t="n">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="H142" s="2" t="n">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" ht="22" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>JGET1002USBC</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>Разъем USB Type - C</t>
         </is>
       </c>
       <c r="C143" s="3" t="n">
         <v>4.7</v>
       </c>
       <c r="D143" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E143" s="3" t="n">
         <v>4.7</v>
       </c>
       <c r="F143" s="2" t="n">
         <v>0</v>
       </c>
@@ -4849,54 +4849,54 @@
     </row>
     <row r="146" ht="22" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>JGET1003GEMO481</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>Мотор-редуктор Gear Motor 48:1 с колесом(набор 4 на 4)</t>
         </is>
       </c>
       <c r="C146" s="3" t="n">
         <v>162.2</v>
       </c>
       <c r="D146" s="3" t="n">
         <v>0</v>
       </c>
       <c r="E146" s="3" t="n">
         <v>162.2</v>
       </c>
       <c r="F146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G146" s="2" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="H146" s="2" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
     </row>
     <row r="147" ht="22" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>JGET1003POBA</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>Корпус для внешних 3 аккумуляторных батарей 18650 Power Bank. J-get</t>
         </is>
       </c>
       <c r="C147" s="3" t="n">
         <v>76.77</v>
       </c>
       <c r="D147" s="3" t="n">
         <v>23.03</v>
       </c>
       <c r="E147" s="3" t="n">
         <v>99.8</v>
       </c>
       <c r="F147" s="2" t="n">
         <v>2</v>
       </c>